--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -614,51 +614,51 @@
     <col width="32" customWidth="1" min="4" max="4"/>
     <col width="28" customWidth="1" min="5" max="5"/>
     <col width="22" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="13" customWidth="1" min="8" max="8"/>
     <col width="18" customWidth="1" min="9" max="9"/>
     <col width="15" customWidth="1" min="10" max="10"/>
     <col width="24" customWidth="1" min="11" max="11"/>
     <col width="17" customWidth="1" min="12" max="12"/>
     <col width="13" customWidth="1" min="13" max="13"/>
     <col width="16" customWidth="1" min="14" max="14"/>
     <col width="22" customWidth="1" min="15" max="15"/>
     <col width="24" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1" ht="22" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>UNIVERSITAS ICHSAN GORONTALO</t>
         </is>
       </c>
     </row>
     <row r="2" ht="18" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>DATA PRESTASI SELURUH TAHUN  |  Dicetak: 23 September 2026 15:40</t>
+          <t>DATA PRESTASI SELURUH TAHUN  |  Dicetak: 23 September 2026 16:16</t>
         </is>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Total: 1 prestasi  |  Keperluan: Dokumentasi Akreditasi BAN-PT</t>
         </is>
       </c>
     </row>
     <row r="4" ht="18" customHeight="1">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>INFORMASI DASAR</t>
         </is>
       </c>
       <c r="E4" s="5" t="inlineStr">
         <is>
           <t>IDENTITAS PRESTASI</t>
         </is>
       </c>
       <c r="G4" s="6" t="inlineStr">
         <is>
           <t>KLASIFIKASI</t>
         </is>